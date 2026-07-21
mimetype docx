--- v0 (2025-10-13)
+++ v1 (2026-07-21)
@@ -1,1084 +1,3173 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="53E6DB48" w14:textId="3B876970" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="34F781B1" w14:textId="530E10BF" w:rsidR="009C1F22" w:rsidRPr="00512D02" w:rsidRDefault="009C1F22" w:rsidP="00923372">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="1C212C"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05938F45" w14:textId="08EBF035" w:rsidR="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Great &amp; Little Carlton Wind Turbine Community Fund</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C7B40A" w14:textId="6BDFD8F8" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...54 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Application Guidance Notes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4652D6B9" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Background</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7304510B" w14:textId="678D1068" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The wind turbine fund benefits the parishes Great and Little Carlton (30%) Gayton Le Marsh (30%), Theddlethorpe (20%) and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Saltfleetby</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (20%). The legal agreement with the Parish Council was established in 2011 and in 2015 the Carltons residents decided to self-manage the fund. The first payments to the Carltons took place in 2016 and are for approximately </w:t>
+      </w:r>
+      <w:r w:rsidR="004A018E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>£</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>20K per annum. In 2019 the Parish Council, through dialogue with residents, decided to offer places for residents on the operationally independent community fund committee. Accounts are verified annually via external local accountants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A60B09" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6037FD68" w14:textId="4DF378EF" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="08020B73" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>These guidance notes provide a brief explanation of the information boxes from the application form. The more detail you can provide in the application form the better we will understand your application and the less questions / additional information we will require.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517DF093" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For each application, you will have the opportunity to attend a funding meeting where you can present a summary of your application and / or answer questions. Grant funding meetings will be held biannually in February and August. Dates will be posted in the village notice boards, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006F3C44">
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>Earburn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006F3C44">
-[...61 lines deleted...]
-        <w:r w:rsidRPr="00FC502F">
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Facebook, and the parish website, with the applicants notified accordingly. Applications must be received by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A018E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>midday on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 February or 1 August to enable them to be considered prior to the meetings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67832146" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>If an application is successful, the applicant has 1 year from the granting of the application to spend the allocated funds on their project. Extensions are at the discretion of the Wind Turbine Community Fund Committee. Applicants must declare any underspend, so that these monies can be returned to the Great and Little Carlton Wind Turbine Fund to benefit future applicants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA06D85" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Successful projects will be required to acknowledge funding from the Wind Turbine Community Fund in any publicity related to the project. As a minimum, applicants are required to send photos and a few lines of text to: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00512D02">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>clerk@carltonsparishcouncil.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Carltons </w:t>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  within one month of the project being completed. This information will then be made available for the residents of the Carltons </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006F3C44">
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006F3C44">
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t xml:space="preserve"> show how the allocation of grant money is being spent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF60D8C" w14:textId="1FB5C3F6" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-[...22 lines deleted...]
-        <w:r w:rsidRPr="00FC502F">
+    <w:p w14:paraId="460D9D79" w14:textId="77777777" w:rsidR="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please state within the application who the grant is for if it is different to the contact details supplied, i.e. applying for a minor or third party. If you have any questions which are not addressed in the guidance notes, please contact a member of the Wind Turbine Community Fund Committee via </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00512D02">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>clerk@carltonsparishcouncil.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...19 lines deleted...]
-        <w:r w:rsidRPr="006F3C44">
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0B7A7F" w14:textId="77777777" w:rsidR="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31A91F54" w14:textId="77777777" w:rsidR="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21966128" w14:textId="36673D58" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">telephone one of the committee or the Wind Turbine Clerk/Responsible Financial Officer. Contact details can be found via: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00512D02">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>https://carltons.parish.lincolnshire.gov.uk/about</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A4D55E" w14:textId="77777777" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="211A0D35" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Section 1 – Contact Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664DF275" w14:textId="4E657CCA" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-[...41 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7F795D47" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Please state your name (for personal applications) or the name, address and the postcode of your organisation. Please also provide a contact name for any correspondence; this must also be the person who signs the form on behalf of the organisation. If any of these details change whilst your application is being processed it is essential that you contact us and update the details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFC6161" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Section 2 – About you or your organisation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB3B222" w14:textId="063FCF8D" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="006F3C44">
+    <w:p w14:paraId="0630B85C" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please give details of what your organisation does, including your aims and objectives, and describe the work of your group. Your organisation does not need to be a registered charity to apply for a grant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A018E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>but the grant purpose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must in some way benefit the local community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161D471D" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t xml:space="preserve">Does your organisation operate within Great and Little </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006F3C44">
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>Carlton</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006F3C44">
-[...11 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and will the project benefit any other Parishes within the Wind Turbine community?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3DE505" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Section 3 – Project Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A76B9F" w14:textId="67AC85EB" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-[...1 lines deleted...]
-        <w:t>This is your opportunity to provide details of your scheme and demonstrate its positive aspects.</w:t>
+    <w:p w14:paraId="6D87E793" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>This is your opportunity to provide details of your scheme and demonstrate its positive aspects. What you say and how you say it here will be a key influence in the decision-making process. If you require additional space, please attach any additional sheets of paper and reference them within this box.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CBEEDD" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Is this a personal or project application?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57973C85" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Does the application meet the criteria of the Wind Turbine Community Fund purpose?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF9A8E9" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A018E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>If you are applying on behalf of a for-profit enterprise, please be very clear on how this grant will benefit the local community as the Fund is unable to fund private for-profit enterprises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D1D062" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Grants will be made for applications that benefit people in the community in one or more of the following areas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4057288C" w14:textId="2CED56C2" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>1. Environmental Activities - Biodiversity, energy, food, sustainable transport, waste and</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F3C44">
-[...42 lines deleted...]
-      <w:r w:rsidRPr="006F3C44">
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>recycling, regeneration, green activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2274D697" w14:textId="5F28CDDD" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="006F3C44">
+    <w:p w14:paraId="6ABB6490" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2. Educational / Skills Development - Bursaries for students, grants for books on course reading lists, grants for local computing course and access to computers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5719064D" w14:textId="77777777" w:rsidR="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68EFFD2C" w14:textId="77777777" w:rsidR="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="320DE31F" w14:textId="76139960" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>3. Sports/Leisure - Children’s play area, sports equipment, recreational areas, seating, activity areas, public internet access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CEEAEF" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Community </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006F3C44">
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>Facilities - Village hall</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006F3C44">
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>, community groups.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E36BC66" w14:textId="36A7E707" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-[...18 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7217C862" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>5. Community Care – address support and/or relieving hardship or distress of persons in need, including the young, elderly or disabled. Purchasing specialist community care equipment, for example medical defibrillator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156F5795" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>6. Investment – Future investments for long term income.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B620843" w14:textId="370795A5" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="006F3C44">
+    <w:p w14:paraId="6B7FABE5" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>7. Infrastructure - Cable (TV/broadband), footpath, car passing places, lay-by, kerbs, speed monitor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF255F2" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>8. Maintenance - Stewardship of parish assets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C65FCA" w14:textId="77777777" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-      <w:r w:rsidRPr="006F3C44">
+    <w:p w14:paraId="3AD7F22A" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>How will this project benefit the Carltons?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C19A71" w14:textId="6231F7B2" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="006F3C44">
+    <w:p w14:paraId="09721984" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>The aim of the Community Fund is to provide something which will benefit our villages and our residents. This section is vital for any successful application so please include all the benefits and details of how often it will be used. How many people potentially does this application benefit? Is there a clear demand in Great and Little Carlton?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794991C6" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>How much grant funding are you applying for?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6686C6" w14:textId="77B02455" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="006F3C44">
+    <w:p w14:paraId="166A5B4F" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Please specify how much money you wish to claim from the Wind Turbine Community Fund. If the application is successful, this figure will be the maximum money granted and a further application would be required to draw additional funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093D9B47" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>What is the total cost of the project?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE5F55C" w14:textId="2281F67D" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="006F3C44">
+    <w:p w14:paraId="1B7AA167" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>This is the total cost of the project including matched funding and should reflect all costs which will be incurred for the project’s completion including fees, construction and purchases. Please also submit three “like for like” quotes for the cost of the project. The number of quotes can be reduced through discussion with the funding committee, if applicable. It is acceptable not to include multiple quotes for applications or parts of applications for £600.00 or less.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8E9F25" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>Is this application for the full amount for the cost of the project?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3127E74B" w14:textId="77777777" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-      <w:r w:rsidRPr="006F3C44">
+    <w:p w14:paraId="5C7C2728" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>Is the application request 50% or less than the project costs?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E0FCFD" w14:textId="77777777" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-      <w:r w:rsidRPr="006F3C44">
+    <w:p w14:paraId="21F705C5" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>Has professional advice been sought to deliver the project if needed?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BF4D95" w14:textId="35C0E4B0" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-[...46 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="1CA5210C" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Has the organisation considered future management of the project and what will happen beyond the life of the grant funding?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A081904" w14:textId="77777777" w:rsidR="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B936853" w14:textId="77777777" w:rsidR="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05F191F8" w14:textId="13B46BAC" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Supply details of match funding if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F798AF2" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>If the project is to receive funding from other sources such as personal contributions, other grants etc, please specify who is providing the funding and how much. Applications which receive funding from other sources will be viewed more favourably in the decision-making process. Volunteers’ hours can be noted here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D43411" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>When will the project start?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3AF1A9" w14:textId="5DB5494F" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-[...18 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2BDE34F6" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Please provide a rough estimate of when the project starts, this will give the funding committee an idea of the timings of the project. The start date is provided as a guide and if the project slips behind please notify the committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A29178" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Assessment Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7298BAC0" w14:textId="1D5154F1" w:rsidR="006F3C44" w:rsidRPr="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="25B362BD" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="004A018E" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00512D02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applications will need to be received </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A018E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>by midday on either the 1 February or 1 August</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A018E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F3C44">
-[...61 lines deleted...]
-      <w:r w:rsidRPr="006F3C44">
+      <w:r w:rsidRPr="004A018E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Applications received after these dates will not be considered in the current round and not carried forward to the next round. The grant applicant must re-submit the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDFC4B3" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="004A018E" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A018E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Applicants may make one re-submission for the next round if the Wind Turbine Community Fund Committee consider this is appropriate. If the application is rejected again, it cannot be submitted for a minimum of 2 years to allow other applicants to access funding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C89F147" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="004A018E" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A018E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>All applications will be made available for the Wind Turbine Community Fund Committee approximately 14 days before the bi-annual meeting to enable the Committee to prepare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F9FA27" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="004A018E" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A018E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Applicants will be invited to attend meetings to present a 3-minute summary and any further information that has arisen since the application was submitted. Applicants should also be prepared to answer questions from the Committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFE56FA" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="004A018E" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A018E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>The Wind Turbine Community Fund Committee decision is final as there is no appeal process.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006F3C44" w:rsidRPr="006F3C44">
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:p w14:paraId="0F93A3BB" w14:textId="26478A2F" w:rsidR="007D545C" w:rsidRPr="004A018E" w:rsidRDefault="007D545C">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1C212C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014B9E80" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="004A018E" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A018E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1C212C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For queries about this process, please contact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A018E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mrs S Bristow, Clerk/RFO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0C3B16" w14:textId="77777777" w:rsidR="00512D02" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A018E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E Mail: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="004A018E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>clerk@carltonsparishcouncil.gov.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004A018E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tel: 07480 109228</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AC7015" w14:textId="6943A9BC" w:rsidR="00FA574D" w:rsidRDefault="00FA574D" w:rsidP="00534741">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="1C212C"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00FA574D">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="073B0FCB" w14:textId="77777777" w:rsidR="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
+    <w:p w14:paraId="6C09B263" w14:textId="77777777" w:rsidR="002409F1" w:rsidRDefault="002409F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D2FF5B7" w14:textId="77777777" w:rsidR="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
+    <w:p w14:paraId="5D4322AA" w14:textId="77777777" w:rsidR="002409F1" w:rsidRDefault="002409F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Aptos">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="OpenSymbol">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Noto Sans CJK SC">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Devanagari">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Algerian">
+    <w:panose1 w:val="04020705040A02060702"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Abadi">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="434FAF2D" w14:textId="55C9988D" w:rsidR="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
+  <w:p w14:paraId="34F781E4" w14:textId="4ABC3A25" w:rsidR="009C1F22" w:rsidRPr="00512D02" w:rsidRDefault="00512D02" w:rsidP="00512D02">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>June 2025</w:t>
+      <w:t>FEB 2026</w:t>
     </w:r>
-    <w:r>
-[...43 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DC4C8D6" w14:textId="77777777" w:rsidR="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
+    <w:p w14:paraId="15B93758" w14:textId="77777777" w:rsidR="002409F1" w:rsidRDefault="002409F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EF3CD79" w14:textId="77777777" w:rsidR="006F3C44" w:rsidRDefault="006F3C44" w:rsidP="006F3C44">
+    <w:p w14:paraId="1F475836" w14:textId="77777777" w:rsidR="002409F1" w:rsidRDefault="002409F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34F781DF" w14:textId="2EC33693" w:rsidR="009C1F22" w:rsidRDefault="006B743B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24B0DC1F" wp14:editId="0BC1231A">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>799465</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-271780</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4223385" cy="1404620"/>
+              <wp:effectExtent l="0" t="0" r="5715" b="4445"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="217" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4223385" cy="1404620"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4056F54A" w14:textId="77777777" w:rsidR="00001C31" w:rsidRPr="008F4A3C" w:rsidRDefault="00001C31" w:rsidP="00434AC0">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008F4A3C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Great and Little Carlton </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="57796F33" w14:textId="0610E1C0" w:rsidR="00923372" w:rsidRPr="008F4A3C" w:rsidRDefault="00A95C25" w:rsidP="00434AC0">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                              <w:sz w:val="32"/>
+                              <w:szCs w:val="32"/>
+                            </w:rPr>
+                            <w:t>WIND TURBINE COMMUNITY FUND</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="6B2C2A41" w14:textId="77777777" w:rsidR="00E01C82" w:rsidRPr="00EE5AF6" w:rsidRDefault="00001C31" w:rsidP="006B743B">
+                          <w:pPr>
+                            <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Abadi" w:hAnsi="Abadi"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00EE5AF6">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Abadi" w:hAnsi="Abadi"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">RESPECTING THE PAST AND </w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="72AD7A72" w14:textId="5389DE90" w:rsidR="00001C31" w:rsidRPr="00EE5AF6" w:rsidRDefault="00001C31" w:rsidP="00434AC0">
+                          <w:pPr>
+                            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Abadi" w:hAnsi="Abadi"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00EE5AF6">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Abadi" w:hAnsi="Abadi"/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>LOOKING TO THE FUTURE</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>20000</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="24B0DC1F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:62.95pt;margin-top:-21.4pt;width:332.55pt;height:110.6pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/SkLkDgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU21v2yAQ/j5p/wHxfbHjOl1qxam6dJkm&#10;dS9Stx+AMY7RgGNAYme/vgdO06j7No0P6I47Hu6ee1jdjlqRg3BegqnpfJZTIgyHVppdTX/+2L5b&#10;UuIDMy1TYERNj8LT2/XbN6vBVqKAHlQrHEEQ46vB1rQPwVZZ5nkvNPMzsMJgsAOnWUDX7bLWsQHR&#10;tcqKPL/OBnCtdcCF93h6PwXpOuF3neDhW9d5EYiqKdYW0u7S3sQ9W69YtXPM9pKfymD/UIVm0uCj&#10;Z6h7FhjZO/kXlJbcgYcuzDjoDLpOcpF6wG7m+atuHntmReoFyfH2TJP/f7D86+HRfnckjB9gxAGm&#10;Jrx9AP7LEwObnpmduHMOhl6wFh+eR8qywfrqdDVS7SsfQZrhC7Q4ZLYPkIDGzunICvZJEB0HcDyT&#10;LsZAOB6WRXF1tVxQwjE2L/PyukhjyVj1fN06Hz4J0CQaNXU41QTPDg8+xHJY9ZwSX/OgZLuVSiXH&#10;7ZqNcuTAUAHbtFIHr9KUIUNNbxbFIiEbiPeTOLQMqFAldU2XeVyTZiIdH02bUgKTarKxEmVO/ERK&#10;JnLC2IyYGHlqoD0iUw4mJeLPQaMH94eSAVVYU/97z5ygRH02yPbNvCyjbJNTLt4jNcRdRprLCDMc&#10;oWoaKJnMTUhSTzzYO5zKVia+Xio51YrqSjSefkKU76Wfsl7+6/oJAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkYC+43wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWqdRS9sQp6qo&#10;uHBAoiDB0Y03cYT/ZLtpeHuWEz2OZjTzTb2brGEjxjR4J2AxL4Cha70aXC/g4/15tgGWsnRKGu9Q&#10;wA8m2DW3N7WslL+4NxyPuWdU4lIlBeicQ8V5ajVameY+oCOv89HKTDL2XEV5oXJreFkUD9zKwdGC&#10;lgGfNLbfx7MV8Gn1oA7x9atTZjy8dPtVmGIQ4v5u2j8Cyzjl/zD84RM6NMR08menEjOky9WWogJm&#10;y5I+UGK9XdC7E1nrzRJ4U/PrD80vAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD9KQuQO&#10;AgAA9wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGRg&#10;L7jfAAAACwEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="4056F54A" w14:textId="77777777" w:rsidR="00001C31" w:rsidRPr="008F4A3C" w:rsidRDefault="00001C31" w:rsidP="00434AC0">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="008F4A3C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Great and Little Carlton </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="57796F33" w14:textId="0610E1C0" w:rsidR="00923372" w:rsidRPr="008F4A3C" w:rsidRDefault="00A95C25" w:rsidP="00434AC0">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Algerian" w:hAnsi="Algerian"/>
+                        <w:sz w:val="32"/>
+                        <w:szCs w:val="32"/>
+                      </w:rPr>
+                      <w:t>WIND TURBINE COMMUNITY FUND</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="6B2C2A41" w14:textId="77777777" w:rsidR="00E01C82" w:rsidRPr="00EE5AF6" w:rsidRDefault="00001C31" w:rsidP="006B743B">
+                    <w:pPr>
+                      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Abadi" w:hAnsi="Abadi"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00EE5AF6">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Abadi" w:hAnsi="Abadi"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">RESPECTING THE PAST AND </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="72AD7A72" w14:textId="5389DE90" w:rsidR="00001C31" w:rsidRPr="00EE5AF6" w:rsidRDefault="00001C31" w:rsidP="00434AC0">
+                    <w:pPr>
+                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Abadi" w:hAnsi="Abadi"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00EE5AF6">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Abadi" w:hAnsi="Abadi"/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>LOOKING TO THE FUTURE</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00434AC0">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="007D3BF8" wp14:editId="11E262A3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5016500</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-214630</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1195070" cy="1047115"/>
+          <wp:effectExtent l="0" t="0" r="5080" b="635"/>
+          <wp:wrapNone/>
+          <wp:docPr id="593357698" name="Picture 2" descr="A sign with text on it&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="593357698" name="Picture 2" descr="A sign with text on it&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1195070" cy="1047115"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00434AC0">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E06B0BD" wp14:editId="67D4A4D9">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-425450</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-203835</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1224915" cy="1028700"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1722556569" name="Picture 1" descr="A sign with text on it&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1722556569" name="Picture 1" descr="A sign with text on it&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1224915" cy="1028700"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="0084218E">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="0084218E">
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="34F781E0" w14:textId="08DD9157" w:rsidR="009C1F22" w:rsidRDefault="009C1F22">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01221A29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9666740E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16365BBB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BC00C8B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23691ADC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="13C27BA0"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D6A2706"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AFA26E28"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73DA33A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="707CD092"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="753B38B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84424754"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="458375711">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="531311933">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1977027314">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1950548944">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1824199970">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1093671143">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006F3C44"/>
+    <w:rsidRoot w:val="009C1F22"/>
+    <w:rsid w:val="00001C31"/>
+    <w:rsid w:val="00064DEC"/>
+    <w:rsid w:val="000847A7"/>
+    <w:rsid w:val="000B4A82"/>
+    <w:rsid w:val="000C0F97"/>
+    <w:rsid w:val="000C1680"/>
+    <w:rsid w:val="000C3D3E"/>
+    <w:rsid w:val="00105832"/>
+    <w:rsid w:val="00112374"/>
+    <w:rsid w:val="00114633"/>
+    <w:rsid w:val="00120666"/>
+    <w:rsid w:val="00126466"/>
+    <w:rsid w:val="00153A4A"/>
+    <w:rsid w:val="001642EC"/>
+    <w:rsid w:val="0017376F"/>
+    <w:rsid w:val="00175EDA"/>
+    <w:rsid w:val="00186032"/>
+    <w:rsid w:val="00191F4B"/>
+    <w:rsid w:val="001B161D"/>
     <w:rsid w:val="001B3792"/>
-    <w:rsid w:val="006F3C44"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009C3B1B"/>
+    <w:rsid w:val="001F01F1"/>
+    <w:rsid w:val="001F0B46"/>
+    <w:rsid w:val="0022055E"/>
+    <w:rsid w:val="00237B85"/>
+    <w:rsid w:val="002409F1"/>
+    <w:rsid w:val="002A0D75"/>
+    <w:rsid w:val="002A5B3C"/>
+    <w:rsid w:val="002A692B"/>
+    <w:rsid w:val="002B56DF"/>
+    <w:rsid w:val="002C0DAC"/>
+    <w:rsid w:val="002C73E7"/>
+    <w:rsid w:val="002D4A05"/>
+    <w:rsid w:val="002E5C61"/>
+    <w:rsid w:val="0032165D"/>
+    <w:rsid w:val="0036199D"/>
+    <w:rsid w:val="00387BF9"/>
+    <w:rsid w:val="003A07F6"/>
+    <w:rsid w:val="003A28F9"/>
+    <w:rsid w:val="003C1568"/>
+    <w:rsid w:val="003D3523"/>
+    <w:rsid w:val="003E35CC"/>
+    <w:rsid w:val="00410615"/>
+    <w:rsid w:val="004174B9"/>
+    <w:rsid w:val="004179CF"/>
+    <w:rsid w:val="004314AF"/>
+    <w:rsid w:val="00434A0A"/>
+    <w:rsid w:val="00434AC0"/>
+    <w:rsid w:val="004512D5"/>
+    <w:rsid w:val="0046747C"/>
+    <w:rsid w:val="004A018E"/>
+    <w:rsid w:val="004B54E6"/>
+    <w:rsid w:val="004C12D7"/>
+    <w:rsid w:val="004C20D2"/>
+    <w:rsid w:val="004D257F"/>
+    <w:rsid w:val="004D4308"/>
+    <w:rsid w:val="004E458D"/>
+    <w:rsid w:val="004E7844"/>
+    <w:rsid w:val="004E7F37"/>
+    <w:rsid w:val="00505860"/>
+    <w:rsid w:val="00512D02"/>
+    <w:rsid w:val="00534741"/>
+    <w:rsid w:val="00544D8C"/>
+    <w:rsid w:val="005F568E"/>
+    <w:rsid w:val="0062783E"/>
+    <w:rsid w:val="006421F5"/>
+    <w:rsid w:val="006660FB"/>
+    <w:rsid w:val="00667FF6"/>
+    <w:rsid w:val="006704FE"/>
+    <w:rsid w:val="00676959"/>
+    <w:rsid w:val="00697533"/>
+    <w:rsid w:val="006B743B"/>
+    <w:rsid w:val="006D001E"/>
+    <w:rsid w:val="006E0983"/>
+    <w:rsid w:val="007124C0"/>
+    <w:rsid w:val="00721D83"/>
+    <w:rsid w:val="00755902"/>
+    <w:rsid w:val="00774689"/>
+    <w:rsid w:val="00791D04"/>
+    <w:rsid w:val="00795A52"/>
+    <w:rsid w:val="007C60F8"/>
+    <w:rsid w:val="007C79C6"/>
+    <w:rsid w:val="007D545C"/>
+    <w:rsid w:val="007F1B00"/>
+    <w:rsid w:val="00801613"/>
+    <w:rsid w:val="00810830"/>
+    <w:rsid w:val="00817869"/>
+    <w:rsid w:val="0084218E"/>
+    <w:rsid w:val="00847883"/>
+    <w:rsid w:val="00862E63"/>
+    <w:rsid w:val="008F4A3C"/>
+    <w:rsid w:val="00907B2F"/>
+    <w:rsid w:val="00923372"/>
+    <w:rsid w:val="009311BC"/>
+    <w:rsid w:val="009700D2"/>
+    <w:rsid w:val="0097149E"/>
+    <w:rsid w:val="009716FD"/>
+    <w:rsid w:val="009816D8"/>
+    <w:rsid w:val="0099430F"/>
+    <w:rsid w:val="009C1B73"/>
+    <w:rsid w:val="009C1F22"/>
+    <w:rsid w:val="009D2168"/>
+    <w:rsid w:val="009E2C77"/>
+    <w:rsid w:val="009F4418"/>
+    <w:rsid w:val="009F75BB"/>
+    <w:rsid w:val="00A209A0"/>
+    <w:rsid w:val="00A26F8A"/>
+    <w:rsid w:val="00A65F7A"/>
+    <w:rsid w:val="00A95C25"/>
+    <w:rsid w:val="00AB27A6"/>
+    <w:rsid w:val="00AE165E"/>
+    <w:rsid w:val="00AE706F"/>
+    <w:rsid w:val="00AF00A5"/>
+    <w:rsid w:val="00B44839"/>
+    <w:rsid w:val="00B610A2"/>
+    <w:rsid w:val="00B93734"/>
+    <w:rsid w:val="00BA0A2B"/>
+    <w:rsid w:val="00BA7221"/>
+    <w:rsid w:val="00BE5B74"/>
+    <w:rsid w:val="00BE6AB4"/>
+    <w:rsid w:val="00C069EA"/>
+    <w:rsid w:val="00C1134F"/>
+    <w:rsid w:val="00C23BCD"/>
+    <w:rsid w:val="00C60A58"/>
+    <w:rsid w:val="00C72BC2"/>
+    <w:rsid w:val="00CD1BC1"/>
+    <w:rsid w:val="00CF727B"/>
+    <w:rsid w:val="00D11786"/>
+    <w:rsid w:val="00D43335"/>
+    <w:rsid w:val="00D51839"/>
+    <w:rsid w:val="00D51898"/>
+    <w:rsid w:val="00D573E3"/>
+    <w:rsid w:val="00D851E8"/>
+    <w:rsid w:val="00D918C0"/>
+    <w:rsid w:val="00DA1E24"/>
+    <w:rsid w:val="00DE4178"/>
+    <w:rsid w:val="00E01C82"/>
+    <w:rsid w:val="00E16B2D"/>
+    <w:rsid w:val="00E16D8C"/>
+    <w:rsid w:val="00E30C7B"/>
+    <w:rsid w:val="00E3228F"/>
+    <w:rsid w:val="00E51E19"/>
+    <w:rsid w:val="00E9599A"/>
+    <w:rsid w:val="00EA0470"/>
+    <w:rsid w:val="00EC2805"/>
+    <w:rsid w:val="00ED4251"/>
+    <w:rsid w:val="00EE5AF6"/>
+    <w:rsid w:val="00EF4271"/>
+    <w:rsid w:val="00F22A32"/>
+    <w:rsid w:val="00F24D07"/>
+    <w:rsid w:val="00F33AC2"/>
+    <w:rsid w:val="00F358A1"/>
+    <w:rsid w:val="00F410DE"/>
+    <w:rsid w:val="00F560AF"/>
+    <w:rsid w:val="00F84B0E"/>
+    <w:rsid w:val="00FA450E"/>
+    <w:rsid w:val="00FA574D"/>
+    <w:rsid w:val="00FD02FC"/>
+    <w:rsid w:val="00FD2761"/>
+    <w:rsid w:val="00FF58A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3A111954"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{A0076424-2E1E-4F6F-941E-0079E8494279}"/>
+  <w14:docId w14:val="34F781B0"/>
+  <w15:docId w15:val="{1FE2357A-0AE6-4833-8BBF-3120557CB0C8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1419,691 +3508,341 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-[...7 lines deleted...]
-    <w:rsid w:val="006F3C44"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...182 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
-[...120 lines deleted...]
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="006F3C44"/>
-[...161 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00150252"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006F3C44"/>
+    <w:rsid w:val="00150252"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="006F3C44"/>
+    <w:qFormat/>
+    <w:rsid w:val="00696C38"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A5FAC"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bullets">
+    <w:name w:val="Bullets"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="Noto Sans CJK SC" w:hAnsi="Liberation Sans" w:cs="Lohit Devanagari"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Devanagari"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Lohit Devanagari"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006F3C44"/>
+    <w:rsid w:val="00150252"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...7 lines deleted...]
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006F3C44"/>
+    <w:rsid w:val="00696C38"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005771FB"/>
+    <w:pPr>
+      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002A692B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006F3C44"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002A0D75"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:link w:val="NoSpacingChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00923372"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
+    <w:name w:val="No Spacing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoSpacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00923372"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carltons.parish.lincolnshire.gov.uk/about" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clerk@carltonsparishcouncil.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clerk@carltonsparishcouncil.gov.uk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clerk@carltonsparishcouncil.gov.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clerk@carltonsparishcouncil.gov.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clerk@carltonsparishcouncil.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carltons.parish.lincolnshire.gov.uk/about" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2111,51 +3850,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2305,65 +4044,89 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1261</Words>
-  <Characters>7192</Characters>
+  <Words>1328</Words>
+  <Characters>7571</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>59</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8437</CharactersWithSpaces>
+  <CharactersWithSpaces>8882</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Stefanie Bristow</dc:creator>
-  <cp:keywords/>
+  <dc:creator>John Hodge</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:language>en-GB</dc:language>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
+    <vt:lpwstr>16.0000</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocSecurity">
+    <vt:i4>0</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="HyperlinksChanged">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LinksUpToDate">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ScaleCrop">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ShareDoc">
+    <vt:bool>false</vt:bool>
+  </property>
+</Properties>
+</file>